--- v0 (2026-09-30)
+++ v1 (2026-10-02)
@@ -30,51 +30,51 @@
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12000" windowHeight="24000" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Cover_sheet" sheetId="1" r:id="rId4"/>
     <sheet name="Table_of_contents" sheetId="2" r:id="rId5"/>
     <sheet name="Notes" sheetId="3" r:id="rId6"/>
     <sheet name="1" sheetId="4" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
   <si>
     <t>Explore Local Statistics data</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Office for National Statistics (ONS) and other producers of official statistics.</t>
   </si>
   <si>
-    <t>Spreadsheet generated on 26/09/2026 by the Explore Local Statistics service.</t>
+    <t>Spreadsheet generated on 02/10/2026 by the Explore Local Statistics service.</t>
   </si>
   <si>
     <t>Visit Explore Local Statistics on the ONS website</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Some cells are blank, indicating unavailable data.</t>
   </si>
   <si>
     <t>Dates follow the ISO 8601 standard, using a 'YYYY-MM-DD' format. Some dates express time periods in an extended 'YYYY-MM-DD/PnI' format, where 'P' means it's a period, 'n' is the number of time units and 'I' is the type of time unit (Y = year, M = month, W = week, D = day).</t>
   </si>
   <si>
     <t>Quality and methodology</t>
   </si>
   <si>
     <t>Details of the Explore Local Statistics service are available at the link below, including its strengths and limitations, methods used, data uses and users.</t>
   </si>
   <si>
     <t>Quality and methodology information</t>
   </si>
   <si>
     <t>Table of contents</t>
   </si>